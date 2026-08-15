--- v0 (2025-10-09)
+++ v1 (2026-08-15)
@@ -1,102 +1,111 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:p w:rsidR="00460B08" w:rsidRPr="00CD7240" w:rsidRDefault="00460B08" w:rsidP="00460B08">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD7240">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Ad </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00CD7240">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Americam</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00CD7240">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>. Journal of American S</w:t>
       </w:r>
       <w:r w:rsidR="00CD7240" w:rsidRPr="00CD7240">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>tudies</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00460B08" w:rsidRDefault="00460B08" w:rsidP="00460B08">
       <w:pPr>
         <w:ind w:firstLine="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00460B08" w:rsidRDefault="00460B08" w:rsidP="00460B08">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Review </w:t>
       </w:r>
       <w:r w:rsidR="00CD7240">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>form</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00460B08" w:rsidRDefault="00460B08" w:rsidP="00460B08">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
@@ -168,79 +177,85 @@
         <w:pStyle w:val="NormalIndent1"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">[    ] the article can be accepted without changes </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00460B08" w:rsidRDefault="00460B08" w:rsidP="00CD7240">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">[    ] the article can be accepted with changes suggested by the referee </w:t>
+        <w:t xml:space="preserve">[   ] the article can be accepted with changes suggested by the referee </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00460B08" w:rsidRDefault="00460B08" w:rsidP="00CD7240">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">[    ] after which, however, should be re-submitted for review </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00460B08" w:rsidRDefault="00460B08" w:rsidP="00460B08">
+    <w:p w:rsidR="00460B08" w:rsidRDefault="00FA2B8A" w:rsidP="00460B08">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>[    ] after which no longer has to be re-submitted for review</w:t>
+        <w:t xml:space="preserve">[  </w:t>
+      </w:r>
+      <w:r w:rsidR="00460B08">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>] after which no longer has to be re-submitted for review</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00460B08" w:rsidRDefault="00460B08" w:rsidP="00460B08">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">[    ] the article does not qualify for publication in </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Ad </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
@@ -313,62 +328,76 @@
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">[   ] it doesn’t contain arguments or clearly specified subject of study </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00460B08" w:rsidRDefault="00460B08" w:rsidP="00CD7240">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">[   ] opinions delivered in the text are not sufficiently justified </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00460B08" w:rsidRDefault="00460B08" w:rsidP="00460B08">
+    <w:p w:rsidR="00460B08" w:rsidRDefault="00FA2B8A" w:rsidP="00460B08">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">[   ] it doesn’t bring any contribution to the research discipline </w:t>
+        <w:t xml:space="preserve">[ </w:t>
+      </w:r>
+      <w:r w:rsidR="006B4A90">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="00460B08">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">] it doesn’t bring any contribution to the research discipline </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00460B08" w:rsidRDefault="00460B08" w:rsidP="00460B08">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>[   ] the work of other authors is used in not entirely permissible manner</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00460B08" w:rsidRDefault="00460B08" w:rsidP="00460B08">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -387,457 +416,403 @@
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">[   ] it is not carefully edited </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00460B08" w:rsidRDefault="00460B08" w:rsidP="00460B08">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">[   ] the title doesn’t reflect enough content </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00460B08" w:rsidRDefault="00460B08" w:rsidP="00460B08">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[   ] is too long and / or contains unnecessary footnotes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E36CB5" w:rsidRDefault="00E36CB5" w:rsidP="00460B08">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>[   ] is too long and / or contains unnecessary footnotes</w:t>
+        <w:t xml:space="preserve">[   ] </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E36CB5">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">referencing </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">does not </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E36CB5">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>demonstrate alignment between sources cited in-text and those captured in reference lists</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00460B08" w:rsidRDefault="00460B08" w:rsidP="00460B08">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00460B08" w:rsidRPr="00F533B5" w:rsidRDefault="00460B08" w:rsidP="00460B08">
+    <w:p w:rsidR="00460B08" w:rsidRDefault="00460B08" w:rsidP="00460B08">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">C. Justification </w:t>
-[...6 lines deleted...]
-        <w:t>and any supplement changes to the point B:</w:t>
+        <w:t>C. Justification and any supplement changes to the point B:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00460B08" w:rsidRDefault="00460B08" w:rsidP="00460B08">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F533B5" w:rsidRDefault="00F533B5" w:rsidP="00460B08">
-[...26 lines deleted...]
-    <w:p w:rsidR="00460B08" w:rsidRPr="00F533B5" w:rsidRDefault="00460B08" w:rsidP="00460B08">
+    <w:p w:rsidR="00460B08" w:rsidRDefault="00460B08" w:rsidP="00460B08">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Suggested changes, corrections:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00460B08" w:rsidRPr="00F533B5" w:rsidRDefault="00460B08" w:rsidP="00460B08">
+    <w:p w:rsidR="00460B08" w:rsidRDefault="00460B08" w:rsidP="00460B08">
       <w:pPr>
         <w:ind w:firstLine="0"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00460B08" w:rsidRDefault="00460B08" w:rsidP="00CD7240">
+    <w:p w:rsidR="00CB6F40" w:rsidRDefault="00460B08" w:rsidP="00FA2B8A">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00460B08">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">FORM: </w:t>
       </w:r>
-    </w:p>
-[...22 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w:rsidR="00CD7240" w:rsidRPr="00460B08" w:rsidRDefault="00CD7240" w:rsidP="00CD7240">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00460B08" w:rsidRPr="00460B08" w:rsidRDefault="00460B08" w:rsidP="00CD7240">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00460B08">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">CONTENT: </w:t>
       </w:r>
+      <w:r w:rsidR="00CB6F40">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p w:rsidR="00460B08" w:rsidRPr="00460B08" w:rsidRDefault="00460B08" w:rsidP="00460B08">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00460B08" w:rsidRPr="00460B08" w:rsidRDefault="00460B08" w:rsidP="00460B08">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00460B08" w:rsidRPr="00460B08" w:rsidRDefault="00460B08" w:rsidP="00460B08">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BF53D8" w:rsidRPr="00460B08" w:rsidRDefault="00460B08" w:rsidP="00F533B5">
+    <w:p w:rsidR="00460B08" w:rsidRPr="00460B08" w:rsidRDefault="00460B08" w:rsidP="00CD7240">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00460B08">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>I agree to share the content of review with</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> Author (reviewer’s </w:t>
+        <w:t xml:space="preserve">I agree to share the content of review with Author (reviewer’s </w:t>
       </w:r>
       <w:r w:rsidR="00CD7240">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">identity will </w:t>
-[...16 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:t>identity will NOT be disclosed).</w:t>
+      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00BF53D8" w:rsidRPr="00460B08" w:rsidSect="00F533B5">
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId9"/>
+    <w:p w:rsidR="00BF53D8" w:rsidRPr="00460B08" w:rsidRDefault="00BF53D8">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00BF53D8" w:rsidRPr="00460B08" w:rsidSect="00746C9C">
+      <w:footerReference w:type="even" r:id="rId7"/>
+      <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="567" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="326" w:charSpace="-6145"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="005035A1" w:rsidRDefault="005035A1">
+    <w:p w:rsidR="002E4597" w:rsidRDefault="002E4597">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="005035A1" w:rsidRDefault="005035A1">
+    <w:p w:rsidR="002E4597" w:rsidRDefault="002E4597">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="00716BC6" w:rsidRDefault="00460B08">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="00716BC6" w:rsidRDefault="0037339D">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:ind w:right="360"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00460B08">
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00460B08">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="00716BC6" w:rsidRDefault="00460B08">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="00716BC6" w:rsidRDefault="0037339D">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00460B08">
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00F533B5">
+    <w:r w:rsidR="006B4A90">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00716BC6" w:rsidRDefault="005035A1">
+  <w:p w:rsidR="00716BC6" w:rsidRDefault="002E4597">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="005035A1" w:rsidRDefault="005035A1">
+    <w:p w:rsidR="002E4597" w:rsidRDefault="002E4597">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="005035A1" w:rsidRDefault="005035A1">
+    <w:p w:rsidR="002E4597" w:rsidRDefault="002E4597">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000001"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="00000001"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="500"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
@@ -913,69 +888,70 @@
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00460B08"/>
     <w:rsid w:val="00000BB2"/>
     <w:rsid w:val="00001D22"/>
     <w:rsid w:val="00001DC7"/>
     <w:rsid w:val="00001FA3"/>
     <w:rsid w:val="000029F0"/>
     <w:rsid w:val="00002BDA"/>
     <w:rsid w:val="000037A6"/>
     <w:rsid w:val="0000392E"/>
     <w:rsid w:val="000064E2"/>
     <w:rsid w:val="00010F2F"/>
     <w:rsid w:val="00012CEF"/>
     <w:rsid w:val="0001322F"/>
     <w:rsid w:val="00013F40"/>
     <w:rsid w:val="00014EA1"/>
     <w:rsid w:val="00015553"/>
     <w:rsid w:val="0001596B"/>
     <w:rsid w:val="00015C04"/>
     <w:rsid w:val="00015C30"/>
     <w:rsid w:val="000162DE"/>
     <w:rsid w:val="000169CB"/>
     <w:rsid w:val="0002008D"/>
     <w:rsid w:val="000201D5"/>
@@ -1055,50 +1031,51 @@
     <w:rsid w:val="00077DBF"/>
     <w:rsid w:val="00080A1C"/>
     <w:rsid w:val="000825BE"/>
     <w:rsid w:val="00084A9F"/>
     <w:rsid w:val="00084E7D"/>
     <w:rsid w:val="00085597"/>
     <w:rsid w:val="00086F41"/>
     <w:rsid w:val="00087B1C"/>
     <w:rsid w:val="00087C3C"/>
     <w:rsid w:val="00087D18"/>
     <w:rsid w:val="000913FC"/>
     <w:rsid w:val="00093257"/>
     <w:rsid w:val="00093478"/>
     <w:rsid w:val="0009571F"/>
     <w:rsid w:val="00096ADA"/>
     <w:rsid w:val="0009797C"/>
     <w:rsid w:val="000A082D"/>
     <w:rsid w:val="000A36B2"/>
     <w:rsid w:val="000A43ED"/>
     <w:rsid w:val="000A4769"/>
     <w:rsid w:val="000A5F7F"/>
     <w:rsid w:val="000A62A4"/>
     <w:rsid w:val="000A6C69"/>
     <w:rsid w:val="000B1675"/>
     <w:rsid w:val="000B2CCE"/>
+    <w:rsid w:val="000B3AAA"/>
     <w:rsid w:val="000B4183"/>
     <w:rsid w:val="000B41D1"/>
     <w:rsid w:val="000B46E5"/>
     <w:rsid w:val="000B4AB3"/>
     <w:rsid w:val="000B727B"/>
     <w:rsid w:val="000C06A4"/>
     <w:rsid w:val="000C080F"/>
     <w:rsid w:val="000C0A3D"/>
     <w:rsid w:val="000C2174"/>
     <w:rsid w:val="000C2473"/>
     <w:rsid w:val="000C270E"/>
     <w:rsid w:val="000C296C"/>
     <w:rsid w:val="000C2AD0"/>
     <w:rsid w:val="000C32FC"/>
     <w:rsid w:val="000C3C1D"/>
     <w:rsid w:val="000C3C27"/>
     <w:rsid w:val="000C44C8"/>
     <w:rsid w:val="000C5CF0"/>
     <w:rsid w:val="000C6114"/>
     <w:rsid w:val="000C69B4"/>
     <w:rsid w:val="000C6E79"/>
     <w:rsid w:val="000C72F1"/>
     <w:rsid w:val="000D0817"/>
     <w:rsid w:val="000D0D5C"/>
     <w:rsid w:val="000D14E9"/>
@@ -1293,52 +1270,54 @@
     <w:rsid w:val="001D64B9"/>
     <w:rsid w:val="001D68D9"/>
     <w:rsid w:val="001D6F21"/>
     <w:rsid w:val="001E0BD0"/>
     <w:rsid w:val="001E0EA0"/>
     <w:rsid w:val="001E16ED"/>
     <w:rsid w:val="001E1D4C"/>
     <w:rsid w:val="001E2A4A"/>
     <w:rsid w:val="001E2A89"/>
     <w:rsid w:val="001E3763"/>
     <w:rsid w:val="001E3D7A"/>
     <w:rsid w:val="001E42EB"/>
     <w:rsid w:val="001E528F"/>
     <w:rsid w:val="001E7BEB"/>
     <w:rsid w:val="001F03D2"/>
     <w:rsid w:val="001F05F3"/>
     <w:rsid w:val="001F5DBE"/>
     <w:rsid w:val="001F65B9"/>
     <w:rsid w:val="001F6F10"/>
     <w:rsid w:val="001F7B1C"/>
     <w:rsid w:val="00200BB0"/>
     <w:rsid w:val="00200F77"/>
     <w:rsid w:val="0020134D"/>
     <w:rsid w:val="00201B57"/>
     <w:rsid w:val="002028CB"/>
+    <w:rsid w:val="0020324F"/>
     <w:rsid w:val="002048C9"/>
     <w:rsid w:val="0020510B"/>
+    <w:rsid w:val="00205360"/>
     <w:rsid w:val="00205388"/>
     <w:rsid w:val="00205C8D"/>
     <w:rsid w:val="00211B43"/>
     <w:rsid w:val="002133E5"/>
     <w:rsid w:val="00213EA7"/>
     <w:rsid w:val="0021483B"/>
     <w:rsid w:val="00214F2E"/>
     <w:rsid w:val="002155D6"/>
     <w:rsid w:val="00216686"/>
     <w:rsid w:val="00216998"/>
     <w:rsid w:val="002174A3"/>
     <w:rsid w:val="00220170"/>
     <w:rsid w:val="00220328"/>
     <w:rsid w:val="00220384"/>
     <w:rsid w:val="00220E9E"/>
     <w:rsid w:val="0022118A"/>
     <w:rsid w:val="00221E47"/>
     <w:rsid w:val="002220FF"/>
     <w:rsid w:val="002230BA"/>
     <w:rsid w:val="00224370"/>
     <w:rsid w:val="00226BCE"/>
     <w:rsid w:val="002309A3"/>
     <w:rsid w:val="00231D9D"/>
     <w:rsid w:val="00231E97"/>
     <w:rsid w:val="0023327E"/>
@@ -1354,148 +1333,152 @@
     <w:rsid w:val="00237D12"/>
     <w:rsid w:val="00237D9D"/>
     <w:rsid w:val="002404E0"/>
     <w:rsid w:val="002408F8"/>
     <w:rsid w:val="002412D8"/>
     <w:rsid w:val="002421ED"/>
     <w:rsid w:val="00242A53"/>
     <w:rsid w:val="00242D0F"/>
     <w:rsid w:val="00242FE3"/>
     <w:rsid w:val="0024331F"/>
     <w:rsid w:val="00243F1F"/>
     <w:rsid w:val="00243FE9"/>
     <w:rsid w:val="0024405A"/>
     <w:rsid w:val="00245077"/>
     <w:rsid w:val="0024583D"/>
     <w:rsid w:val="0024750F"/>
     <w:rsid w:val="0024772D"/>
     <w:rsid w:val="00251CCF"/>
     <w:rsid w:val="00253D1D"/>
     <w:rsid w:val="00253E73"/>
     <w:rsid w:val="00254201"/>
     <w:rsid w:val="0025461A"/>
     <w:rsid w:val="00254A7C"/>
     <w:rsid w:val="00254ABE"/>
     <w:rsid w:val="00256993"/>
+    <w:rsid w:val="0025759B"/>
     <w:rsid w:val="002602E7"/>
     <w:rsid w:val="0026050B"/>
     <w:rsid w:val="0026219D"/>
     <w:rsid w:val="002627C2"/>
     <w:rsid w:val="002638B4"/>
     <w:rsid w:val="002639ED"/>
     <w:rsid w:val="002644A3"/>
     <w:rsid w:val="00266522"/>
     <w:rsid w:val="002668DB"/>
     <w:rsid w:val="00266A92"/>
     <w:rsid w:val="00266DCD"/>
     <w:rsid w:val="00267411"/>
     <w:rsid w:val="00267575"/>
     <w:rsid w:val="0026775A"/>
     <w:rsid w:val="00267B13"/>
     <w:rsid w:val="0027015D"/>
     <w:rsid w:val="00270706"/>
     <w:rsid w:val="00270C40"/>
     <w:rsid w:val="00270CB6"/>
     <w:rsid w:val="0027121E"/>
     <w:rsid w:val="002719F0"/>
     <w:rsid w:val="00271B3C"/>
     <w:rsid w:val="00271B7B"/>
     <w:rsid w:val="00271CDC"/>
     <w:rsid w:val="002733C2"/>
     <w:rsid w:val="002734D4"/>
     <w:rsid w:val="00274B89"/>
     <w:rsid w:val="00274CDA"/>
     <w:rsid w:val="002763AB"/>
     <w:rsid w:val="002765AD"/>
     <w:rsid w:val="00276FE8"/>
     <w:rsid w:val="00281E16"/>
     <w:rsid w:val="002828B2"/>
     <w:rsid w:val="00283069"/>
     <w:rsid w:val="002831ED"/>
     <w:rsid w:val="00283F5A"/>
     <w:rsid w:val="002844EA"/>
     <w:rsid w:val="00284FFF"/>
+    <w:rsid w:val="002851AA"/>
     <w:rsid w:val="00285BF3"/>
     <w:rsid w:val="00285D8E"/>
     <w:rsid w:val="00285EDF"/>
     <w:rsid w:val="00290443"/>
     <w:rsid w:val="00290CCC"/>
     <w:rsid w:val="00291CCF"/>
     <w:rsid w:val="002925DC"/>
     <w:rsid w:val="002926B7"/>
     <w:rsid w:val="002936FD"/>
     <w:rsid w:val="00293999"/>
     <w:rsid w:val="00293FE9"/>
     <w:rsid w:val="00294C0A"/>
     <w:rsid w:val="00295685"/>
     <w:rsid w:val="002958BE"/>
     <w:rsid w:val="002958FD"/>
     <w:rsid w:val="002974E1"/>
     <w:rsid w:val="00297A22"/>
     <w:rsid w:val="00297D42"/>
     <w:rsid w:val="002A1BF8"/>
     <w:rsid w:val="002A28B1"/>
     <w:rsid w:val="002A291E"/>
     <w:rsid w:val="002A4454"/>
     <w:rsid w:val="002A463F"/>
     <w:rsid w:val="002A5705"/>
     <w:rsid w:val="002A70C5"/>
     <w:rsid w:val="002A7C22"/>
     <w:rsid w:val="002A7D4D"/>
     <w:rsid w:val="002B00C7"/>
     <w:rsid w:val="002B11FA"/>
     <w:rsid w:val="002B124D"/>
     <w:rsid w:val="002B129A"/>
     <w:rsid w:val="002B13DB"/>
     <w:rsid w:val="002B16CF"/>
     <w:rsid w:val="002B1787"/>
     <w:rsid w:val="002B2606"/>
     <w:rsid w:val="002B2629"/>
     <w:rsid w:val="002B2B32"/>
     <w:rsid w:val="002B4BC0"/>
     <w:rsid w:val="002B65D1"/>
     <w:rsid w:val="002B7244"/>
     <w:rsid w:val="002B79C9"/>
     <w:rsid w:val="002C035B"/>
     <w:rsid w:val="002C07B6"/>
     <w:rsid w:val="002C2575"/>
     <w:rsid w:val="002C3361"/>
+    <w:rsid w:val="002D11AF"/>
     <w:rsid w:val="002D1892"/>
     <w:rsid w:val="002D1A23"/>
     <w:rsid w:val="002D2067"/>
     <w:rsid w:val="002D41A2"/>
     <w:rsid w:val="002D4CCD"/>
     <w:rsid w:val="002D7D14"/>
     <w:rsid w:val="002E02F6"/>
     <w:rsid w:val="002E1030"/>
     <w:rsid w:val="002E1D46"/>
     <w:rsid w:val="002E1F83"/>
     <w:rsid w:val="002E1FBF"/>
     <w:rsid w:val="002E23D3"/>
     <w:rsid w:val="002E240F"/>
     <w:rsid w:val="002E3C6D"/>
     <w:rsid w:val="002E44E7"/>
+    <w:rsid w:val="002E4597"/>
     <w:rsid w:val="002E4EEA"/>
     <w:rsid w:val="002E59BB"/>
     <w:rsid w:val="002E750C"/>
     <w:rsid w:val="002F00D2"/>
     <w:rsid w:val="002F0C6A"/>
     <w:rsid w:val="002F26A2"/>
     <w:rsid w:val="002F27D5"/>
     <w:rsid w:val="002F40B6"/>
     <w:rsid w:val="002F4C80"/>
     <w:rsid w:val="002F5657"/>
     <w:rsid w:val="002F5D7A"/>
     <w:rsid w:val="002F6798"/>
     <w:rsid w:val="002F73D1"/>
     <w:rsid w:val="002F767E"/>
     <w:rsid w:val="002F79D6"/>
     <w:rsid w:val="0030201D"/>
     <w:rsid w:val="00303041"/>
     <w:rsid w:val="003030B8"/>
     <w:rsid w:val="00306A0C"/>
     <w:rsid w:val="00307B9B"/>
     <w:rsid w:val="00307CBE"/>
     <w:rsid w:val="00310002"/>
     <w:rsid w:val="0031195C"/>
     <w:rsid w:val="0031282D"/>
     <w:rsid w:val="00312831"/>
@@ -1528,50 +1511,51 @@
     <w:rsid w:val="003410BD"/>
     <w:rsid w:val="00341693"/>
     <w:rsid w:val="00342F67"/>
     <w:rsid w:val="00344285"/>
     <w:rsid w:val="0034488B"/>
     <w:rsid w:val="00344ACA"/>
     <w:rsid w:val="00345BAE"/>
     <w:rsid w:val="003467D3"/>
     <w:rsid w:val="00347714"/>
     <w:rsid w:val="003500F9"/>
     <w:rsid w:val="003516D9"/>
     <w:rsid w:val="0035188A"/>
     <w:rsid w:val="0035250D"/>
     <w:rsid w:val="00352C2F"/>
     <w:rsid w:val="00353499"/>
     <w:rsid w:val="0035507B"/>
     <w:rsid w:val="003552FC"/>
     <w:rsid w:val="003553F2"/>
     <w:rsid w:val="0035737C"/>
     <w:rsid w:val="0036536D"/>
     <w:rsid w:val="003659B1"/>
     <w:rsid w:val="00365A54"/>
     <w:rsid w:val="00365AF7"/>
     <w:rsid w:val="003660AA"/>
     <w:rsid w:val="0037154D"/>
+    <w:rsid w:val="0037339D"/>
     <w:rsid w:val="003741CC"/>
     <w:rsid w:val="00374EE6"/>
     <w:rsid w:val="00375332"/>
     <w:rsid w:val="00375ADD"/>
     <w:rsid w:val="0037655C"/>
     <w:rsid w:val="003769DF"/>
     <w:rsid w:val="00377092"/>
     <w:rsid w:val="00377D18"/>
     <w:rsid w:val="00382066"/>
     <w:rsid w:val="003838CA"/>
     <w:rsid w:val="00384281"/>
     <w:rsid w:val="003848DD"/>
     <w:rsid w:val="0038688B"/>
     <w:rsid w:val="00386C13"/>
     <w:rsid w:val="00386C7D"/>
     <w:rsid w:val="0039086B"/>
     <w:rsid w:val="00390993"/>
     <w:rsid w:val="00392C0C"/>
     <w:rsid w:val="00393181"/>
     <w:rsid w:val="003937B1"/>
     <w:rsid w:val="00393C6F"/>
     <w:rsid w:val="00393FD1"/>
     <w:rsid w:val="00395FBA"/>
     <w:rsid w:val="00396C43"/>
     <w:rsid w:val="0039728F"/>
@@ -1782,51 +1766,50 @@
     <w:rsid w:val="004D7A9A"/>
     <w:rsid w:val="004E0E68"/>
     <w:rsid w:val="004E2500"/>
     <w:rsid w:val="004E2D78"/>
     <w:rsid w:val="004E2FE5"/>
     <w:rsid w:val="004E3ADB"/>
     <w:rsid w:val="004E5EA0"/>
     <w:rsid w:val="004E6340"/>
     <w:rsid w:val="004F095B"/>
     <w:rsid w:val="004F0DBF"/>
     <w:rsid w:val="004F1B6F"/>
     <w:rsid w:val="004F2656"/>
     <w:rsid w:val="004F2FEB"/>
     <w:rsid w:val="004F34C5"/>
     <w:rsid w:val="004F3771"/>
     <w:rsid w:val="004F384E"/>
     <w:rsid w:val="004F406E"/>
     <w:rsid w:val="004F5A9D"/>
     <w:rsid w:val="004F67FB"/>
     <w:rsid w:val="004F7809"/>
     <w:rsid w:val="00500059"/>
     <w:rsid w:val="00500135"/>
     <w:rsid w:val="00501506"/>
     <w:rsid w:val="00501650"/>
     <w:rsid w:val="00502254"/>
-    <w:rsid w:val="005035A1"/>
     <w:rsid w:val="005065DB"/>
     <w:rsid w:val="005067FA"/>
     <w:rsid w:val="005073BA"/>
     <w:rsid w:val="00510AE9"/>
     <w:rsid w:val="00512296"/>
     <w:rsid w:val="00512842"/>
     <w:rsid w:val="00512AD0"/>
     <w:rsid w:val="005145A0"/>
     <w:rsid w:val="00514721"/>
     <w:rsid w:val="00514E30"/>
     <w:rsid w:val="005154FD"/>
     <w:rsid w:val="005156BF"/>
     <w:rsid w:val="0051625D"/>
     <w:rsid w:val="005169DC"/>
     <w:rsid w:val="005172D1"/>
     <w:rsid w:val="00517532"/>
     <w:rsid w:val="00521E2E"/>
     <w:rsid w:val="00522A21"/>
     <w:rsid w:val="00522A63"/>
     <w:rsid w:val="00523407"/>
     <w:rsid w:val="00523D25"/>
     <w:rsid w:val="00523E22"/>
     <w:rsid w:val="005241E1"/>
     <w:rsid w:val="00524A5C"/>
     <w:rsid w:val="00527A39"/>
@@ -1903,50 +1886,51 @@
     <w:rsid w:val="005913E4"/>
     <w:rsid w:val="00591B99"/>
     <w:rsid w:val="005925ED"/>
     <w:rsid w:val="005936A8"/>
     <w:rsid w:val="00593E1B"/>
     <w:rsid w:val="00594190"/>
     <w:rsid w:val="00594A32"/>
     <w:rsid w:val="00594DFF"/>
     <w:rsid w:val="005950F9"/>
     <w:rsid w:val="00595720"/>
     <w:rsid w:val="00595C61"/>
     <w:rsid w:val="00595FE6"/>
     <w:rsid w:val="0059694D"/>
     <w:rsid w:val="0059755C"/>
     <w:rsid w:val="005977FB"/>
     <w:rsid w:val="005979AB"/>
     <w:rsid w:val="005A1788"/>
     <w:rsid w:val="005A1EA4"/>
     <w:rsid w:val="005A4788"/>
     <w:rsid w:val="005A5195"/>
     <w:rsid w:val="005A7001"/>
     <w:rsid w:val="005B09BA"/>
     <w:rsid w:val="005B1004"/>
     <w:rsid w:val="005B1115"/>
     <w:rsid w:val="005B2037"/>
+    <w:rsid w:val="005B30A6"/>
     <w:rsid w:val="005B394B"/>
     <w:rsid w:val="005B3EA1"/>
     <w:rsid w:val="005B4EEC"/>
     <w:rsid w:val="005B4F32"/>
     <w:rsid w:val="005B5382"/>
     <w:rsid w:val="005B67D9"/>
     <w:rsid w:val="005B7F7B"/>
     <w:rsid w:val="005C04A4"/>
     <w:rsid w:val="005C0BAF"/>
     <w:rsid w:val="005C1533"/>
     <w:rsid w:val="005C4009"/>
     <w:rsid w:val="005C4F7B"/>
     <w:rsid w:val="005C558B"/>
     <w:rsid w:val="005C5D35"/>
     <w:rsid w:val="005C5EB3"/>
     <w:rsid w:val="005C77EA"/>
     <w:rsid w:val="005C7D5B"/>
     <w:rsid w:val="005D0483"/>
     <w:rsid w:val="005D07DE"/>
     <w:rsid w:val="005D1C43"/>
     <w:rsid w:val="005D3F50"/>
     <w:rsid w:val="005D46C8"/>
     <w:rsid w:val="005D637C"/>
     <w:rsid w:val="005D644C"/>
     <w:rsid w:val="005D6553"/>
@@ -2094,50 +2078,51 @@
     <w:rsid w:val="006A09F4"/>
     <w:rsid w:val="006A2237"/>
     <w:rsid w:val="006A3A4D"/>
     <w:rsid w:val="006A3C48"/>
     <w:rsid w:val="006A3E28"/>
     <w:rsid w:val="006A3EAC"/>
     <w:rsid w:val="006A3FB0"/>
     <w:rsid w:val="006A4360"/>
     <w:rsid w:val="006A4CD2"/>
     <w:rsid w:val="006A515D"/>
     <w:rsid w:val="006A58A3"/>
     <w:rsid w:val="006A675A"/>
     <w:rsid w:val="006B0346"/>
     <w:rsid w:val="006B04D1"/>
     <w:rsid w:val="006B0CD6"/>
     <w:rsid w:val="006B14CB"/>
     <w:rsid w:val="006B169E"/>
     <w:rsid w:val="006B17AD"/>
     <w:rsid w:val="006B1FCA"/>
     <w:rsid w:val="006B329A"/>
     <w:rsid w:val="006B37D1"/>
     <w:rsid w:val="006B38B3"/>
     <w:rsid w:val="006B3968"/>
     <w:rsid w:val="006B4011"/>
     <w:rsid w:val="006B450A"/>
+    <w:rsid w:val="006B4A90"/>
     <w:rsid w:val="006B542E"/>
     <w:rsid w:val="006B55DF"/>
     <w:rsid w:val="006B5B42"/>
     <w:rsid w:val="006C00D8"/>
     <w:rsid w:val="006C0270"/>
     <w:rsid w:val="006C212B"/>
     <w:rsid w:val="006C2E55"/>
     <w:rsid w:val="006C3677"/>
     <w:rsid w:val="006C41DE"/>
     <w:rsid w:val="006C4BDF"/>
     <w:rsid w:val="006C4E3F"/>
     <w:rsid w:val="006C591D"/>
     <w:rsid w:val="006C60DD"/>
     <w:rsid w:val="006C6C3B"/>
     <w:rsid w:val="006C71AA"/>
     <w:rsid w:val="006D289C"/>
     <w:rsid w:val="006D3D91"/>
     <w:rsid w:val="006D427C"/>
     <w:rsid w:val="006D50BD"/>
     <w:rsid w:val="006D52B5"/>
     <w:rsid w:val="006D5768"/>
     <w:rsid w:val="006D6117"/>
     <w:rsid w:val="006D631D"/>
     <w:rsid w:val="006D7D5B"/>
     <w:rsid w:val="006E04BD"/>
@@ -2185,50 +2170,51 @@
     <w:rsid w:val="00727F29"/>
     <w:rsid w:val="0073011B"/>
     <w:rsid w:val="00730397"/>
     <w:rsid w:val="0073045B"/>
     <w:rsid w:val="00730E34"/>
     <w:rsid w:val="00731236"/>
     <w:rsid w:val="00731B0F"/>
     <w:rsid w:val="00731FE5"/>
     <w:rsid w:val="00732F91"/>
     <w:rsid w:val="00733331"/>
     <w:rsid w:val="00734913"/>
     <w:rsid w:val="00735A43"/>
     <w:rsid w:val="00736602"/>
     <w:rsid w:val="0073757D"/>
     <w:rsid w:val="00737681"/>
     <w:rsid w:val="00737F3F"/>
     <w:rsid w:val="007411E5"/>
     <w:rsid w:val="00741446"/>
     <w:rsid w:val="00741D3C"/>
     <w:rsid w:val="0074325F"/>
     <w:rsid w:val="00743C06"/>
     <w:rsid w:val="00743E30"/>
     <w:rsid w:val="00744C2E"/>
     <w:rsid w:val="00745018"/>
     <w:rsid w:val="00746B29"/>
+    <w:rsid w:val="00746C9C"/>
     <w:rsid w:val="00747C4C"/>
     <w:rsid w:val="00750928"/>
     <w:rsid w:val="00750B4B"/>
     <w:rsid w:val="00750EF0"/>
     <w:rsid w:val="007511B6"/>
     <w:rsid w:val="007517C7"/>
     <w:rsid w:val="00751BEC"/>
     <w:rsid w:val="00751E09"/>
     <w:rsid w:val="00752068"/>
     <w:rsid w:val="00754123"/>
     <w:rsid w:val="00755773"/>
     <w:rsid w:val="00755F1B"/>
     <w:rsid w:val="007570D7"/>
     <w:rsid w:val="007573FA"/>
     <w:rsid w:val="0075767B"/>
     <w:rsid w:val="00760A25"/>
     <w:rsid w:val="00760DF5"/>
     <w:rsid w:val="00762098"/>
     <w:rsid w:val="00762520"/>
     <w:rsid w:val="00763E7F"/>
     <w:rsid w:val="00764BC5"/>
     <w:rsid w:val="007650D6"/>
     <w:rsid w:val="00766E81"/>
     <w:rsid w:val="00767384"/>
     <w:rsid w:val="0077087B"/>
@@ -2363,50 +2349,51 @@
     <w:rsid w:val="008311CA"/>
     <w:rsid w:val="00832B72"/>
     <w:rsid w:val="00832D06"/>
     <w:rsid w:val="008337EF"/>
     <w:rsid w:val="008351CB"/>
     <w:rsid w:val="00835CE5"/>
     <w:rsid w:val="00837C9D"/>
     <w:rsid w:val="00837DEA"/>
     <w:rsid w:val="008405D8"/>
     <w:rsid w:val="00841099"/>
     <w:rsid w:val="00841946"/>
     <w:rsid w:val="0084194F"/>
     <w:rsid w:val="00842968"/>
     <w:rsid w:val="008429FF"/>
     <w:rsid w:val="0084537E"/>
     <w:rsid w:val="00845EAE"/>
     <w:rsid w:val="00846801"/>
     <w:rsid w:val="00850988"/>
     <w:rsid w:val="00852521"/>
     <w:rsid w:val="00852D17"/>
     <w:rsid w:val="008534FB"/>
     <w:rsid w:val="0085358B"/>
     <w:rsid w:val="00854675"/>
     <w:rsid w:val="00854773"/>
     <w:rsid w:val="00854774"/>
+    <w:rsid w:val="008547D8"/>
     <w:rsid w:val="00855458"/>
     <w:rsid w:val="00855631"/>
     <w:rsid w:val="00855976"/>
     <w:rsid w:val="00855B28"/>
     <w:rsid w:val="00860A35"/>
     <w:rsid w:val="00860B45"/>
     <w:rsid w:val="00862D89"/>
     <w:rsid w:val="00863442"/>
     <w:rsid w:val="008643A0"/>
     <w:rsid w:val="00866A97"/>
     <w:rsid w:val="00867FF5"/>
     <w:rsid w:val="00870597"/>
     <w:rsid w:val="008712C4"/>
     <w:rsid w:val="00872CCA"/>
     <w:rsid w:val="00874199"/>
     <w:rsid w:val="008744AA"/>
     <w:rsid w:val="008747EF"/>
     <w:rsid w:val="0087573C"/>
     <w:rsid w:val="00876476"/>
     <w:rsid w:val="0088016D"/>
     <w:rsid w:val="00880A7E"/>
     <w:rsid w:val="00881E62"/>
     <w:rsid w:val="008823AF"/>
     <w:rsid w:val="00882B3A"/>
     <w:rsid w:val="008843D6"/>
@@ -2923,50 +2910,51 @@
     <w:rsid w:val="00B80CB0"/>
     <w:rsid w:val="00B81493"/>
     <w:rsid w:val="00B81854"/>
     <w:rsid w:val="00B81BE5"/>
     <w:rsid w:val="00B82E54"/>
     <w:rsid w:val="00B83ACF"/>
     <w:rsid w:val="00B83D37"/>
     <w:rsid w:val="00B84B55"/>
     <w:rsid w:val="00B85168"/>
     <w:rsid w:val="00B852C9"/>
     <w:rsid w:val="00B8594F"/>
     <w:rsid w:val="00B92E5F"/>
     <w:rsid w:val="00B933D2"/>
     <w:rsid w:val="00B9349C"/>
     <w:rsid w:val="00B93CFD"/>
     <w:rsid w:val="00B9459B"/>
     <w:rsid w:val="00B94C02"/>
     <w:rsid w:val="00B94E35"/>
     <w:rsid w:val="00B950DD"/>
     <w:rsid w:val="00B95A7A"/>
     <w:rsid w:val="00B968DF"/>
     <w:rsid w:val="00B96B00"/>
     <w:rsid w:val="00B96B51"/>
     <w:rsid w:val="00B96F8A"/>
     <w:rsid w:val="00B975C3"/>
+    <w:rsid w:val="00B976EC"/>
     <w:rsid w:val="00B97B05"/>
     <w:rsid w:val="00B97CA4"/>
     <w:rsid w:val="00BA0045"/>
     <w:rsid w:val="00BA0BB7"/>
     <w:rsid w:val="00BA235A"/>
     <w:rsid w:val="00BA2DF5"/>
     <w:rsid w:val="00BA3171"/>
     <w:rsid w:val="00BA3A9B"/>
     <w:rsid w:val="00BA4164"/>
     <w:rsid w:val="00BA5A99"/>
     <w:rsid w:val="00BA6B5D"/>
     <w:rsid w:val="00BA73FA"/>
     <w:rsid w:val="00BB07C9"/>
     <w:rsid w:val="00BB2183"/>
     <w:rsid w:val="00BB24CD"/>
     <w:rsid w:val="00BB28B5"/>
     <w:rsid w:val="00BB3361"/>
     <w:rsid w:val="00BB3A03"/>
     <w:rsid w:val="00BB3D87"/>
     <w:rsid w:val="00BB43E0"/>
     <w:rsid w:val="00BB5B19"/>
     <w:rsid w:val="00BB5BE6"/>
     <w:rsid w:val="00BC0455"/>
     <w:rsid w:val="00BC0C45"/>
     <w:rsid w:val="00BC0ED0"/>
@@ -3021,50 +3009,51 @@
     <w:rsid w:val="00C01147"/>
     <w:rsid w:val="00C01443"/>
     <w:rsid w:val="00C016C6"/>
     <w:rsid w:val="00C01955"/>
     <w:rsid w:val="00C01DE1"/>
     <w:rsid w:val="00C02B18"/>
     <w:rsid w:val="00C02DBB"/>
     <w:rsid w:val="00C02DD8"/>
     <w:rsid w:val="00C030AF"/>
     <w:rsid w:val="00C047FA"/>
     <w:rsid w:val="00C04DFB"/>
     <w:rsid w:val="00C04E42"/>
     <w:rsid w:val="00C05DEA"/>
     <w:rsid w:val="00C07022"/>
     <w:rsid w:val="00C07D5F"/>
     <w:rsid w:val="00C1169B"/>
     <w:rsid w:val="00C11937"/>
     <w:rsid w:val="00C11F37"/>
     <w:rsid w:val="00C1433C"/>
     <w:rsid w:val="00C14571"/>
     <w:rsid w:val="00C14580"/>
     <w:rsid w:val="00C15F62"/>
     <w:rsid w:val="00C2046E"/>
     <w:rsid w:val="00C22217"/>
     <w:rsid w:val="00C22514"/>
+    <w:rsid w:val="00C22D07"/>
     <w:rsid w:val="00C235CB"/>
     <w:rsid w:val="00C2388C"/>
     <w:rsid w:val="00C2466A"/>
     <w:rsid w:val="00C2467F"/>
     <w:rsid w:val="00C247BA"/>
     <w:rsid w:val="00C24AC8"/>
     <w:rsid w:val="00C25D61"/>
     <w:rsid w:val="00C266B6"/>
     <w:rsid w:val="00C302F7"/>
     <w:rsid w:val="00C309FB"/>
     <w:rsid w:val="00C30F53"/>
     <w:rsid w:val="00C31AE3"/>
     <w:rsid w:val="00C31F39"/>
     <w:rsid w:val="00C325D7"/>
     <w:rsid w:val="00C3280D"/>
     <w:rsid w:val="00C329E5"/>
     <w:rsid w:val="00C3322F"/>
     <w:rsid w:val="00C3355F"/>
     <w:rsid w:val="00C337A8"/>
     <w:rsid w:val="00C33B29"/>
     <w:rsid w:val="00C34D8E"/>
     <w:rsid w:val="00C3620A"/>
     <w:rsid w:val="00C36247"/>
     <w:rsid w:val="00C37CCF"/>
     <w:rsid w:val="00C37D4A"/>
@@ -3130,50 +3119,51 @@
     <w:rsid w:val="00C97F89"/>
     <w:rsid w:val="00CA04A4"/>
     <w:rsid w:val="00CA04E9"/>
     <w:rsid w:val="00CA11D6"/>
     <w:rsid w:val="00CA2E20"/>
     <w:rsid w:val="00CA2F27"/>
     <w:rsid w:val="00CA2F90"/>
     <w:rsid w:val="00CA325A"/>
     <w:rsid w:val="00CA3CE1"/>
     <w:rsid w:val="00CA5321"/>
     <w:rsid w:val="00CA5BC4"/>
     <w:rsid w:val="00CA7105"/>
     <w:rsid w:val="00CA7B16"/>
     <w:rsid w:val="00CB007E"/>
     <w:rsid w:val="00CB06DB"/>
     <w:rsid w:val="00CB2246"/>
     <w:rsid w:val="00CB2A93"/>
     <w:rsid w:val="00CB331A"/>
     <w:rsid w:val="00CB3771"/>
     <w:rsid w:val="00CB3F09"/>
     <w:rsid w:val="00CB499A"/>
     <w:rsid w:val="00CB5285"/>
     <w:rsid w:val="00CB5A9F"/>
     <w:rsid w:val="00CB5C50"/>
     <w:rsid w:val="00CB6D44"/>
+    <w:rsid w:val="00CB6F40"/>
     <w:rsid w:val="00CB7F75"/>
     <w:rsid w:val="00CC00AC"/>
     <w:rsid w:val="00CC0176"/>
     <w:rsid w:val="00CC02DF"/>
     <w:rsid w:val="00CC04A2"/>
     <w:rsid w:val="00CC0579"/>
     <w:rsid w:val="00CC2B99"/>
     <w:rsid w:val="00CC3640"/>
     <w:rsid w:val="00CC3E3B"/>
     <w:rsid w:val="00CC49BE"/>
     <w:rsid w:val="00CC5FDD"/>
     <w:rsid w:val="00CC6593"/>
     <w:rsid w:val="00CC69F3"/>
     <w:rsid w:val="00CC70AE"/>
     <w:rsid w:val="00CC7E73"/>
     <w:rsid w:val="00CD01EE"/>
     <w:rsid w:val="00CD1482"/>
     <w:rsid w:val="00CD1E83"/>
     <w:rsid w:val="00CD2820"/>
     <w:rsid w:val="00CD2FCE"/>
     <w:rsid w:val="00CD42FA"/>
     <w:rsid w:val="00CD5184"/>
     <w:rsid w:val="00CD5882"/>
     <w:rsid w:val="00CD5DD8"/>
     <w:rsid w:val="00CD6C5B"/>
@@ -3186,50 +3176,51 @@
     <w:rsid w:val="00CE34A8"/>
     <w:rsid w:val="00CE4164"/>
     <w:rsid w:val="00CE427C"/>
     <w:rsid w:val="00CE4658"/>
     <w:rsid w:val="00CE5845"/>
     <w:rsid w:val="00CE693E"/>
     <w:rsid w:val="00CE7146"/>
     <w:rsid w:val="00CE7C6D"/>
     <w:rsid w:val="00CF0370"/>
     <w:rsid w:val="00CF03F7"/>
     <w:rsid w:val="00CF04F3"/>
     <w:rsid w:val="00CF0AF3"/>
     <w:rsid w:val="00CF2410"/>
     <w:rsid w:val="00CF5094"/>
     <w:rsid w:val="00CF5386"/>
     <w:rsid w:val="00CF5834"/>
     <w:rsid w:val="00D01EDF"/>
     <w:rsid w:val="00D02CEC"/>
     <w:rsid w:val="00D036BE"/>
     <w:rsid w:val="00D04138"/>
     <w:rsid w:val="00D04C6D"/>
     <w:rsid w:val="00D051FD"/>
     <w:rsid w:val="00D0522E"/>
     <w:rsid w:val="00D05802"/>
     <w:rsid w:val="00D05F61"/>
+    <w:rsid w:val="00D06093"/>
     <w:rsid w:val="00D06D45"/>
     <w:rsid w:val="00D06D6F"/>
     <w:rsid w:val="00D0704C"/>
     <w:rsid w:val="00D07EDC"/>
     <w:rsid w:val="00D07FED"/>
     <w:rsid w:val="00D1010E"/>
     <w:rsid w:val="00D10A4A"/>
     <w:rsid w:val="00D11421"/>
     <w:rsid w:val="00D1164C"/>
     <w:rsid w:val="00D12269"/>
     <w:rsid w:val="00D12923"/>
     <w:rsid w:val="00D136AF"/>
     <w:rsid w:val="00D14D62"/>
     <w:rsid w:val="00D14E68"/>
     <w:rsid w:val="00D156E0"/>
     <w:rsid w:val="00D15ED0"/>
     <w:rsid w:val="00D21AC7"/>
     <w:rsid w:val="00D21D02"/>
     <w:rsid w:val="00D24C1F"/>
     <w:rsid w:val="00D27F55"/>
     <w:rsid w:val="00D27FE8"/>
     <w:rsid w:val="00D30904"/>
     <w:rsid w:val="00D30F4B"/>
     <w:rsid w:val="00D31626"/>
     <w:rsid w:val="00D316A5"/>
@@ -3352,68 +3343,70 @@
     <w:rsid w:val="00DF3187"/>
     <w:rsid w:val="00DF67CD"/>
     <w:rsid w:val="00DF6A63"/>
     <w:rsid w:val="00DF7050"/>
     <w:rsid w:val="00DF77CD"/>
     <w:rsid w:val="00E02B0A"/>
     <w:rsid w:val="00E02E7F"/>
     <w:rsid w:val="00E044CD"/>
     <w:rsid w:val="00E04C61"/>
     <w:rsid w:val="00E0659C"/>
     <w:rsid w:val="00E06CAC"/>
     <w:rsid w:val="00E103B1"/>
     <w:rsid w:val="00E10D28"/>
     <w:rsid w:val="00E11196"/>
     <w:rsid w:val="00E11FE5"/>
     <w:rsid w:val="00E12177"/>
     <w:rsid w:val="00E13131"/>
     <w:rsid w:val="00E15031"/>
     <w:rsid w:val="00E15770"/>
     <w:rsid w:val="00E15AAF"/>
     <w:rsid w:val="00E160CE"/>
     <w:rsid w:val="00E16503"/>
     <w:rsid w:val="00E16791"/>
     <w:rsid w:val="00E17439"/>
     <w:rsid w:val="00E20585"/>
+    <w:rsid w:val="00E21093"/>
     <w:rsid w:val="00E214E1"/>
     <w:rsid w:val="00E220B5"/>
     <w:rsid w:val="00E221EA"/>
     <w:rsid w:val="00E22C92"/>
     <w:rsid w:val="00E24FCE"/>
     <w:rsid w:val="00E27D2F"/>
     <w:rsid w:val="00E30AA2"/>
     <w:rsid w:val="00E30B19"/>
     <w:rsid w:val="00E30DFF"/>
     <w:rsid w:val="00E31574"/>
     <w:rsid w:val="00E318CF"/>
     <w:rsid w:val="00E32006"/>
     <w:rsid w:val="00E32103"/>
     <w:rsid w:val="00E342F9"/>
     <w:rsid w:val="00E346E6"/>
     <w:rsid w:val="00E348AA"/>
     <w:rsid w:val="00E35443"/>
     <w:rsid w:val="00E35B06"/>
+    <w:rsid w:val="00E36CB5"/>
     <w:rsid w:val="00E37160"/>
     <w:rsid w:val="00E37836"/>
     <w:rsid w:val="00E403B3"/>
     <w:rsid w:val="00E40DDC"/>
     <w:rsid w:val="00E41440"/>
     <w:rsid w:val="00E41705"/>
     <w:rsid w:val="00E428BD"/>
     <w:rsid w:val="00E43BF7"/>
     <w:rsid w:val="00E44338"/>
     <w:rsid w:val="00E44640"/>
     <w:rsid w:val="00E465FB"/>
     <w:rsid w:val="00E471F2"/>
     <w:rsid w:val="00E47B42"/>
     <w:rsid w:val="00E5031C"/>
     <w:rsid w:val="00E50422"/>
     <w:rsid w:val="00E50DD1"/>
     <w:rsid w:val="00E544B5"/>
     <w:rsid w:val="00E5468C"/>
     <w:rsid w:val="00E55F11"/>
     <w:rsid w:val="00E55F25"/>
     <w:rsid w:val="00E57C7A"/>
     <w:rsid w:val="00E61308"/>
     <w:rsid w:val="00E61E90"/>
     <w:rsid w:val="00E622EA"/>
     <w:rsid w:val="00E62AB5"/>
@@ -3489,99 +3482,99 @@
     <w:rsid w:val="00EC5A86"/>
     <w:rsid w:val="00EC6205"/>
     <w:rsid w:val="00EC7887"/>
     <w:rsid w:val="00ED02BA"/>
     <w:rsid w:val="00ED0AB0"/>
     <w:rsid w:val="00ED11EF"/>
     <w:rsid w:val="00ED215D"/>
     <w:rsid w:val="00ED2EFA"/>
     <w:rsid w:val="00ED4A82"/>
     <w:rsid w:val="00ED4D96"/>
     <w:rsid w:val="00ED74E9"/>
     <w:rsid w:val="00EE07FD"/>
     <w:rsid w:val="00EE0CBB"/>
     <w:rsid w:val="00EE28F0"/>
     <w:rsid w:val="00EE32FD"/>
     <w:rsid w:val="00EE5FB9"/>
     <w:rsid w:val="00EE7994"/>
     <w:rsid w:val="00EE7B89"/>
     <w:rsid w:val="00EF0C5F"/>
     <w:rsid w:val="00EF1839"/>
     <w:rsid w:val="00EF1A92"/>
     <w:rsid w:val="00EF24D3"/>
     <w:rsid w:val="00EF37C5"/>
     <w:rsid w:val="00EF41FA"/>
     <w:rsid w:val="00EF4B4D"/>
+    <w:rsid w:val="00EF5748"/>
     <w:rsid w:val="00EF5C53"/>
     <w:rsid w:val="00EF682A"/>
     <w:rsid w:val="00EF6F6E"/>
     <w:rsid w:val="00F01901"/>
     <w:rsid w:val="00F037E3"/>
     <w:rsid w:val="00F03D93"/>
     <w:rsid w:val="00F046E2"/>
     <w:rsid w:val="00F04A69"/>
     <w:rsid w:val="00F04B7B"/>
     <w:rsid w:val="00F0548F"/>
     <w:rsid w:val="00F06105"/>
     <w:rsid w:val="00F06BD4"/>
     <w:rsid w:val="00F10275"/>
     <w:rsid w:val="00F1143F"/>
     <w:rsid w:val="00F11C1F"/>
     <w:rsid w:val="00F12053"/>
     <w:rsid w:val="00F13908"/>
     <w:rsid w:val="00F14152"/>
     <w:rsid w:val="00F1609F"/>
     <w:rsid w:val="00F169FA"/>
     <w:rsid w:val="00F2057F"/>
     <w:rsid w:val="00F2072C"/>
     <w:rsid w:val="00F20793"/>
     <w:rsid w:val="00F223D0"/>
     <w:rsid w:val="00F228FF"/>
     <w:rsid w:val="00F23ABC"/>
     <w:rsid w:val="00F2600F"/>
     <w:rsid w:val="00F2659D"/>
     <w:rsid w:val="00F30AE8"/>
     <w:rsid w:val="00F31D7F"/>
     <w:rsid w:val="00F33664"/>
     <w:rsid w:val="00F349D6"/>
     <w:rsid w:val="00F402DA"/>
     <w:rsid w:val="00F40560"/>
     <w:rsid w:val="00F4124C"/>
     <w:rsid w:val="00F41584"/>
     <w:rsid w:val="00F416F2"/>
     <w:rsid w:val="00F41FCD"/>
     <w:rsid w:val="00F441BB"/>
     <w:rsid w:val="00F45769"/>
     <w:rsid w:val="00F462FF"/>
     <w:rsid w:val="00F46F89"/>
     <w:rsid w:val="00F47DAB"/>
     <w:rsid w:val="00F50A93"/>
     <w:rsid w:val="00F50ACB"/>
     <w:rsid w:val="00F50B8D"/>
     <w:rsid w:val="00F51E5F"/>
     <w:rsid w:val="00F52563"/>
-    <w:rsid w:val="00F533B5"/>
     <w:rsid w:val="00F5352E"/>
     <w:rsid w:val="00F53692"/>
     <w:rsid w:val="00F53732"/>
     <w:rsid w:val="00F53F4D"/>
     <w:rsid w:val="00F54072"/>
     <w:rsid w:val="00F54740"/>
     <w:rsid w:val="00F5503D"/>
     <w:rsid w:val="00F55C89"/>
     <w:rsid w:val="00F55F16"/>
     <w:rsid w:val="00F5606D"/>
     <w:rsid w:val="00F56F0B"/>
     <w:rsid w:val="00F57D4B"/>
     <w:rsid w:val="00F60A22"/>
     <w:rsid w:val="00F61AD8"/>
     <w:rsid w:val="00F638E3"/>
     <w:rsid w:val="00F643BB"/>
     <w:rsid w:val="00F6597D"/>
     <w:rsid w:val="00F65B3C"/>
     <w:rsid w:val="00F6628C"/>
     <w:rsid w:val="00F670F1"/>
     <w:rsid w:val="00F676F4"/>
     <w:rsid w:val="00F7007D"/>
     <w:rsid w:val="00F701FE"/>
     <w:rsid w:val="00F70D6F"/>
     <w:rsid w:val="00F74556"/>
@@ -3597,50 +3590,51 @@
     <w:rsid w:val="00F82C9E"/>
     <w:rsid w:val="00F836BD"/>
     <w:rsid w:val="00F836DE"/>
     <w:rsid w:val="00F837A4"/>
     <w:rsid w:val="00F84A6F"/>
     <w:rsid w:val="00F87107"/>
     <w:rsid w:val="00F87232"/>
     <w:rsid w:val="00F902A9"/>
     <w:rsid w:val="00F9183B"/>
     <w:rsid w:val="00F91B4F"/>
     <w:rsid w:val="00F9285E"/>
     <w:rsid w:val="00F93452"/>
     <w:rsid w:val="00F9536F"/>
     <w:rsid w:val="00F95431"/>
     <w:rsid w:val="00F9571A"/>
     <w:rsid w:val="00F963D3"/>
     <w:rsid w:val="00F964C8"/>
     <w:rsid w:val="00F97334"/>
     <w:rsid w:val="00F975DC"/>
     <w:rsid w:val="00FA05DF"/>
     <w:rsid w:val="00FA1BD4"/>
     <w:rsid w:val="00FA1BE0"/>
     <w:rsid w:val="00FA1DA1"/>
     <w:rsid w:val="00FA218A"/>
     <w:rsid w:val="00FA2207"/>
+    <w:rsid w:val="00FA2B8A"/>
     <w:rsid w:val="00FA3D6F"/>
     <w:rsid w:val="00FA50C1"/>
     <w:rsid w:val="00FA5EB1"/>
     <w:rsid w:val="00FA6067"/>
     <w:rsid w:val="00FA68DA"/>
     <w:rsid w:val="00FB07D9"/>
     <w:rsid w:val="00FB1ABD"/>
     <w:rsid w:val="00FB1D33"/>
     <w:rsid w:val="00FB2325"/>
     <w:rsid w:val="00FB2340"/>
     <w:rsid w:val="00FB234D"/>
     <w:rsid w:val="00FB3A73"/>
     <w:rsid w:val="00FB3D69"/>
     <w:rsid w:val="00FB44B1"/>
     <w:rsid w:val="00FB5228"/>
     <w:rsid w:val="00FB5BBF"/>
     <w:rsid w:val="00FB5C72"/>
     <w:rsid w:val="00FB6022"/>
     <w:rsid w:val="00FB62D8"/>
     <w:rsid w:val="00FB6BA4"/>
     <w:rsid w:val="00FB7592"/>
     <w:rsid w:val="00FB7CD4"/>
     <w:rsid w:val="00FC0946"/>
     <w:rsid w:val="00FC49D8"/>
     <w:rsid w:val="00FC55F0"/>
@@ -3675,220 +3669,455 @@
     <w:rsid w:val="00FF1CA7"/>
     <w:rsid w:val="00FF1CD0"/>
     <w:rsid w:val="00FF1F41"/>
     <w:rsid w:val="00FF3130"/>
     <w:rsid w:val="00FF39C5"/>
     <w:rsid w:val="00FF4689"/>
     <w:rsid w:val="00FF4E2C"/>
     <w:rsid w:val="00FF4F70"/>
     <w:rsid w:val="00FF5452"/>
     <w:rsid w:val="00FF6025"/>
     <w:rsid w:val="00FF6489"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="pl-PL" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w14:docId w14:val="35899B02"/>
+  <w15:docId w15:val="{1A65206F-C4BA-4F27-897C-F133965AFC3E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...137 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normalny">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00460B08"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
       <w:spacing w:line="360" w:lineRule="atLeast"/>
       <w:ind w:firstLine="567"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="1"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="de-DE" w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Domylnaczcionkaakapitu">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
@@ -3928,306 +4157,68 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="StopkaZnak">
     <w:name w:val="Stopka Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Stopka"/>
     <w:rsid w:val="00460B08"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="1"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="de-DE" w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalIndent1">
     <w:name w:val="Normal Indent1"/>
     <w:basedOn w:val="Normalny"/>
     <w:rsid w:val="00460B08"/>
     <w:pPr>
       <w:ind w:left="567" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
-</w:styles>
-[...219 lines deleted...]
-    <w:name w:val="Stopka Znak"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="shorttext">
+    <w:name w:val="short_text"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
-    <w:link w:val="Stopka"/>
-[...18 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00CB6F40"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4476,65 +4467,65 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>182</Words>
-  <Characters>1092</Characters>
+  <Words>205</Words>
+  <Characters>1175</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>9</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>UJ</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1272</CharactersWithSpaces>
+  <CharactersWithSpaces>1378</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>UJ</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>